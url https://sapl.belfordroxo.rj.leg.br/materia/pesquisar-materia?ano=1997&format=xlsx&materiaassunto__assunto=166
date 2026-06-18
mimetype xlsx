--- v0 (2026-03-15)
+++ v1 (2026-06-18)
@@ -10,98 +10,137 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="53">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JULIÃO</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7447/ind_56-1997.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRA FIRMADO, INDICA A MESA DIRETORA NA FORMA REGIMENTAL, PARA QUE SEJA OFICIADO AO SUPERINTENDENTE DA TELERJ, SOLICITAÇÃO DE TELEFONE COMUNITÁRIO NA TRAVESSA CLAUDINA, NO BAIRRO LOTE XV, NA AVENIDA SÃO FRANCISCO, PARQUE AFONSO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>8980</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>TAYANO</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/8980/ind_350-1997.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE TELEFONES PÚBLICOS (ORELHÕES), NO BAIRRO SARGENTO RONCALLI, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>8981</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/8981/ind_351-1997.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE TELEFONES PÚBLICOS (ORELHÕES) NO BAIRRO PARQUE SÃO VICENTE, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>8982</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/8982/ind_352-1997.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE TELEFONES PÚBLICOS (ORELHÕES) NO BAIRRO VILA VERDE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7209/ind_473-1997.pdf</t>
   </si>
   <si>
     <t>O VEREADOR INFRAFIRMADO,SOLICITA A MESA DIRETORA NA FORMA REGIMENTO DESTA CASA, QUE SEJA OFICIADO AO EXMO.SR° GOVERNADOR DO ESTADO, MARCELO ALENCAR, A SEGUINTE INDICAÇÃO:_x000D_
 INSTALAÇÃO DE UMA ESTAÇÃO TELEFÔNICA NA REGIÃO DO LOTE XV.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7213/ind_483-1997.pdf</t>
   </si>
   <si>
     <t>INDICO NA FORMA REGIMENTAL, QUE SEJA TOMADAS AS DEVIDAS PROVIDÊNCIAS, NO SENTIDO DE ENCAMINHAR A SUPERITEDÊNCIA DA TELERJ, ESTA INDICAÇÃO, PARA A INSTALAÇÃO DE TELEFONE PÚBLICO NA RUA NOEMIA RODRIGUES, ESQUINA COM FERNANDO DA COSTA, NO BAIRRO DO LOTE XV, BELFORD ROXO, ONDE LOCALIZA - SE O BAR DO GENÉSIO.</t>
@@ -478,56 +517,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7447/ind_56-1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7209/ind_473-1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7213/ind_483-1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7211/ind_484-1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7212/ind_485-1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7214/ind_523-1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7217/ind_525-1997.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7447/ind_56-1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/8980/ind_350-1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/8981/ind_351-1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/8982/ind_352-1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7209/ind_473-1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7213/ind_483-1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7211/ind_484-1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7212/ind_485-1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7214/ind_523-1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/1997/7217/ind_525-1997.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -567,198 +606,279 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>