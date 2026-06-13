--- v0 (2026-03-15)
+++ v1 (2026-06-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MARKINHO GANDRA</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2005/3129/plo_1782_31-05-2005.pdf</t>
   </si>
   <si>
     <t>VENHO REQUERER A MESA DIRETORA, NA FORMA REGIMENTAL QUE SEJA APRESENTO AO PLENARIO, O SEGUINTE PROJETO DE LEI:  CONCEDER BENEFICIOS AOS MUNICIPES QUE EMPLACAREM OS VEICULOS EM BELFORD ROXO.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2005/3126/plo_1783_30-05-2005.pdf</t>
   </si>
   <si>
     <t>VENHO REQUERER A MESA DIRETORA, NA FORMA REGIMENTAL QUE SEJA APRESENTO AO PLENARIO, O SEGUINTE PROJETO DE LEI: CONVERSÃO PARA GNV DOS VEICULOS OFICIAIS DA PREFEITURA MUNICIPAL DE BELFORD ROXO.</t>
   </si>
 </sst>
 </file>
 