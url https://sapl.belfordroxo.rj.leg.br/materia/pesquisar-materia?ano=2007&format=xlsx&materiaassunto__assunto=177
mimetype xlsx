--- v0 (2026-03-15)
+++ v1 (2026-06-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
-    <t>Projetos de Decreto Legislativo</t>
+    <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>MARKINHO GANDRA</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2007/3253/pdl_471_12-03-2007.pdf</t>
   </si>
   <si>
     <t>Fica concedido Titulo Honorifico Jorge Julio Costa dos Santos (JOCA) ao Ilmo. Sr.  AIRES CARDOSO DA SILVA</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2007/3252/pdl_472_12-03-2007.pdf</t>
   </si>
   <si>
     <t>Fica concedido Titulo Honorifico Jorge Julio Costa dos Santos (JOCA) ao Ilmo. Sr.  ROMILSOM CESAR MEIRELES</t>
   </si>
   <si>
     <t>3248</t>
   </si>