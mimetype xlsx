--- v0 (2026-03-16)
+++ v1 (2026-06-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MARKINHO GANDRA</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2009/7313/plo_2822-2009.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE HAJA NOS ÓRGÃOS PÚBLICOS, PROFISSIONAIS CAPACITADOS PARA RECEPCIONAR PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>ANGELO VENTURA</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2009/6969/plo_2824-2009.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A PROMOÇÃO DE ACESSIBILIDADE À PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS.</t>
   </si>