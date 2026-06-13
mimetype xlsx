--- v0 (2026-03-16)
+++ v1 (2026-06-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>CLEUBER</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/6808/projeto_de_lei_578_-2013.pdf</t>
   </si>
   <si>
     <t>PROJETO D E	L E I :_x000D_
 "Dispõe sobre a colocação de banheiros químicos adaptados às necessidades de portadores de necessidades especiais nos eventos realizados no Município de Belford Roxo e da outras providências."</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>MARKINHO GANDRA</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/4091/plo_1495_03.09.2013.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PUBLICA A ASSOCIAÇÃO BRASILEIRA DE REABILITAÇÃO E ASSISTÊNCIA AOS CEGOS E SURDOS (ABRACES).</t>