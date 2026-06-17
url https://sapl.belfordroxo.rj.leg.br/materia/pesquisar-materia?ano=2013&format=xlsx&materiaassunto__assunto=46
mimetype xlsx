--- v0 (2026-03-16)
+++ v1 (2026-06-17)
@@ -10,136 +10,218 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="71">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>RODRIGO COM A FORÇA DO POVO</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/5598/ind_1315-2013.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA NO JARDIM REDENTOR (AV. AUTOMOVÉL CLUBE).</t>
   </si>
   <si>
+    <t>8197</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>ARMANDINHO PENÉLIS</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/8197/ind_192-2013.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE A CRIAÇÃO DE UMA ACADEMIA AO AR LIVRE E A REFORMA DA PRAÇA VENTURINO DA NOBREGA, SITO AVENIDA JOAQUIM DA COSTA LIMA, EM FRENTE AO BAR DO ESMAEL LOTE 04 QD B, NO BAIRRO PARQUE FLORETA NO MUNICÍPIO DE BELFORD ROXO.</t>
+  </si>
+  <si>
     <t>7267</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>IND</t>
-[...4 lines deleted...]
-  <si>
     <t>ERICSSON GAL</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7267/ind_366-2013.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA DE SANTA MARTA, SITUADA NA ESTRADA SEVERINO MOREIRA DE ARAÚJO, ESQUINA COM AVENIDA JOAQUIM DA COSTA LIMA, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>7647</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>MARCIO CANELLA</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7647/ind_0880-2013.pdf</t>
+  </si>
+  <si>
+    <t>OBJETO DA INDICAÇÃO 	 _x000D_
+REFORMA PRAÇA DO WONA	BAIRRO WONA.</t>
+  </si>
+  <si>
+    <t>7648</t>
+  </si>
+  <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7648/ind_0881-2013.pdf</t>
+  </si>
+  <si>
+    <t>OBJETO DA INDICAÇAO  _x000D_
+REFORMA PRAÇA PARQUE DOS FERREIRAS BAIRRO PARQUE DOS FERREIRAS</t>
+  </si>
+  <si>
+    <t>7649</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7649/ind_0882-2013.pdf</t>
+  </si>
+  <si>
+    <t>OBJETO DA INDICAÇÃO	 _x000D_
+REFORMA PRAÇA PARQUE AFONSO	_x000D_
+BAIRRO PARQUE AFONSO</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>NUNA</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/3055/ind-01000-2013-ver.nuna.pdf</t>
   </si>
   <si>
     <t>A Praça mencionada acima precisa passar por obras urgentes, para que a_x000D_
  _x000D_
 comunidade residente nas proximidades da mesma, volte a ter um local de lazer com segurança e opções de brinquedos para as crianças</t>
+  </si>
+  <si>
+    <t>8279</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/8279/ind_1077-2013.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL REALIZE, A IMPLEMENTAÇÃO DE GRAMA SINTÉTICA NA RUA BURITI NO BAIRRO PARQUE SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>8099</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/8099/ind_1192-2013.pdf</t>
+  </si>
+  <si>
+    <t>REFORMA DA PRAÇA ANGÉLICA NO BAIRRO VILA PAULINE.</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>TUNINHO MEDEIROS</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7005/ind_1370-2013.pdf</t>
   </si>
   <si>
     <t>Reforma da Praça e restauração do Campo de Futebol, localizada na Rua José Ferreira, no Bairro Lote XV, em Belford Roxo.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7047/indicacao_1373-2013.pdf</t>
   </si>
@@ -494,68 +576,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/5598/ind_1315-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7267/ind_366-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/3055/ind-01000-2013-ver.nuna.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7005/ind_1370-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7047/indicacao_1373-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7048/indicacao_1374-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/6949/indicacao_0431-2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/5598/ind_1315-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/8197/ind_192-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7267/ind_366-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7647/ind_0880-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7648/ind_0881-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7649/ind_0882-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/3055/ind-01000-2013-ver.nuna.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/8279/ind_1077-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/8099/ind_1192-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7005/ind_1370-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7047/indicacao_1373-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/7048/indicacao_1374-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2013/6949/indicacao_0431-2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="146.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -713,68 +795,230 @@
       </c>
       <c r="G7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" t="s">
+        <v>56</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" t="s">
+        <v>56</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H14" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>