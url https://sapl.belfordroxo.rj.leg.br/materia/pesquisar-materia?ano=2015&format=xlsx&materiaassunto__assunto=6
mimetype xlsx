--- v0 (2026-03-17)
+++ v1 (2026-06-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ALEX CORDEIRO</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2015/5272/plo_927_18.06.2015_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROVIDENCIAR A CRIAÇÃO DO PROGRAMA ESCOLAS ECOLOGICAS E RESPONSAVEIS NO MUNICIPIO DE BELFORD ROXO.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>MARKINHO GANDRA</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2015/4103/plo_1497_01.10.2015.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLITICA PUBLICA DE FOMENTO A ECONOMIA SOLIDARIA NO ÂMBITO DA PREFEITURA DA CIDADE DE BELFORD ROXO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>