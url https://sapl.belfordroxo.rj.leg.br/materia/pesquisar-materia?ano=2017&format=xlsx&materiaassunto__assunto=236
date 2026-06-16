--- v0 (2025-12-16)
+++ v1 (2026-06-16)
@@ -10,1365 +10,1389 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="767" uniqueCount="398">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="783" uniqueCount="406">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>TUNINHO MEDEIROS</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5977/ind_1000_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5977/ind_1000_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua São Judas Tadeu, no bairro Jardim dos Pinheiros, neste município.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5973/ind_1003_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5973/ind_1003_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Sara Steimbrush, no bairro Vale do Ipê, neste município.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5976/ind_1004_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5976/ind_1004_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Jorge de Abreu, no bairro Vale do Ipê, neste município.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5946/ind_1006_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5946/ind_1006_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Reinaldo Gonçalves, no bairro Vale do Ipê, neste município.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5967/ind_1007_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5967/ind_1007_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Projetada, no bairro Vale do Ipê, neste município.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5968/ind_1008_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5968/ind_1008_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Clara Lucia, no bairro Vale do Ipê, neste município.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5969/ind_1010_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5969/ind_1010_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua do Canal, no bairro Vale do Ipê, neste município.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5970/ind_1011_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5970/ind_1011_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Columbia, no bairro Vale do Ipê, neste município.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5971/ind_1012_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5971/ind_1012_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Dierte Barbosa, no bairro Vale do Ipê, neste município.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5972/ind_1013_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5972/ind_1013_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Gilberto Jacques Steimbrush, no bairro Vale do Ipê, neste município.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5974/ind_1014_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5974/ind_1014_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Luciano Vaena, no bairro Vale do Ipê, neste município.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5975/ind_1015_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5975/ind_1015_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Ramilton, no bairro Vale do Ipê, neste município.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5932/ind_1032_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5932/ind_1032_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Paulo Pinheiro Steimbruch, no bairro Vale do Ipê, neste município.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5919/ind_1048_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5919/ind_1048_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Pitagoras, no bairro Parque Colonial, neste município.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5921/ind_1049_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5921/ind_1049_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Itabaia, no bairro Jardim Brasil, neste município.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5925/ind_1050_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5925/ind_1050_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Itamara, no bairro Jardim Brasil, neste município.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5926/ind_1051_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5926/ind_1051_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Bolivia, no bairro Jardim Brasil, neste município.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5927/ind_1052_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5927/ind_1052_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Itacoati, no bairro Jardim Brasil, neste município.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5911/ind_1056_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5911/ind_1056_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Maria Júlia (trecho), no bairro Lote XV, neste município.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5912/ind_1057_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5912/ind_1057_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Alameda Argentina, no bairro Parque Amorim, neste município.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5913/ind_1058_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5913/ind_1058_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Santiago, no bairro Parque Amorim, neste município.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5914/ind_1059_29.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5914/ind_1059_29.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Nossa Senhora Lurdes, no bairro Parque Amorim, neste município.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5901/ind_1060_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5901/ind_1060_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Agenor Lima, no bairro Parque Amorim, neste município.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5903/ind_1062_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5903/ind_1062_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Alvaro Braga, no bairro Parque Amorim, neste município.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5905/ind_1063_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5905/ind_1063_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Antonio Mauros, no bairro Parque Amorim, neste município.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5906/ind_1064_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5906/ind_1064_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua C, no bairro Parque Amorim, neste município.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5907/ind_1065_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5907/ind_1065_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Almirante Tamandaré, no bairro Parque Amorim, neste município.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5908/ind_1066_28.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5908/ind_1066_28.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Alameda Brasil, no bairro Jardim Brasil, neste município.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5680/ind_1097_29.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5680/ind_1097_29.03.2017.pdf</t>
   </si>
   <si>
     <t>VENHO REQUERER A MESA DIRETORA, NA FORMA REGIMENTAL QUE SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL DE BELFORD ROXO A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 SANEAMENTO BÁSICO E PAVIMENTAÇÃO DA RUA JULIA STEMBRUSCH,  NO BAIRRO VALE DO IPÊ, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5774/ind_1099_29.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5774/ind_1099_29.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Sofocles, no bairro Parque Colonial, neste município.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5775/ind_1100_29.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5775/ind_1100_29.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Solon, no bairro Parque Colonial, neste município.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5776/ind_1102_29.03.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5776/ind_1102_29.03.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Embiara, no bairro Parque Colonial, neste município.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5772/ind_1196_04.04.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5772/ind_1196_04.04.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Icaraí, no bairro Boa Sorte/ Santa Branca, neste município.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5770/ind_1197_04.04.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5770/ind_1197_04.04.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Vigilantes, no bairro Boa Sorte/ Santa Branca, neste município.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5769/ind_1198_04.04.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5769/ind_1198_04.04.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da rua Dezesseis de Julho, no bairro Boa Sorte/ Santa Branca, neste município.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>ENIRA RANUZIA</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4275/indi_1420-2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4275/indi_1420-2017.pdf</t>
   </si>
   <si>
     <t>ASFALTO E SANEAMENTO._x000D_
 RUA ARARUANÃ BAIRRO SHANGRILÁ ROSA.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4272/indi_1421-2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4272/indi_1421-2017.pdf</t>
   </si>
   <si>
     <t>ASFALTO E SANEAMENTO._x000D_
 RUA ARAGUAÍ BAIRRO SHANGRILÁ ROSA.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4262/indi_1424-2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4262/indi_1424-2017.pdf</t>
   </si>
   <si>
     <t>ASFALTO E SANEAMENTO._x000D_
 RUA MILTON AFONSO BAIRRO SHANGRILÁ ROSA.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>KENIA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5466/ind_1436.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5466/ind_1436.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Luci, bairro Vale das Mangueiras._x000D_
 _x000D_
 Não chegou a ser lida em Expediente, diante da prova de duplicidade com a Indicação nº 1146/2017._x000D_
 _x000D_
 Prova a duplicidade da presente Indicação (nº 1436), com a de  nº 1146/2017._x000D_
 _x000D_
 Encaminhada ao arquivo após cadastro pelo SAPL em 08/09/2025.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5474/ind_1438.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5474/ind_1438.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Ana Maria, bairro Vale das Mangueiras.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5469/ind_1439.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5469/ind_1439.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Regina, bairro Vale das Mangueiras.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5470/ind_1441.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5470/ind_1441.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Maria Inês de Jesus, bairro Vale das Mangueiras.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5856/ind_1457_11.04.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5856/ind_1457_11.04.2017.pdf</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5879/ind_1459_11.04.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5879/ind_1459_11.04.2017.pdf</t>
   </si>
   <si>
     <t>Venho requerer a Mesa Diretora, na forma regimental, que seja oficiado ao Exmoº.Srº. Prefeito municipal de Belford Roxo a seguinte indicação:_x000D_
 _x000D_
 Saneamento básico e pavimentação da Rua Diogineses, no bairro Parque Colonial, neste município.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>NEM COLONIAL</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4122/ind-_1465-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4122/ind-_1465-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICA AO	SANEAMENTO PAVIMENTAÇÃO E ASFALTO_x000D_
 LOGRADOUROS	RUA: VIOLETA GRIFONT_x000D_
 BAIRRO	PARQUE SÃO BENTO</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4255/indi_1485-2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4255/indi_1485-2017.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICAÇÃO:ASFALTO E SANEAMENTO._x000D_
 RUA MARI  BAIRRO SHANGRILÁ.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5480/ind_1516.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5480/ind_1516.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Baba, bairro Parque da Esperança.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5482/ind_1518.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5482/ind_1518.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Freitas Solich, bairro Parque da Esperança.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5484/ind_1520.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5484/ind_1520.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Paulinho, bairro Parque da Esperança.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5489/ind_1521.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5489/ind_1521.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua SEIS, bairro Parque da Esperança.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5490/ind_1522.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5490/ind_1522.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Gil, bairro Parque da Esperança.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5491/ind_1523.2017_0001.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5491/ind_1523.2017_0001.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Araponga, bairro Parque da Esperança.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5492/ind_1524.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5492/ind_1524.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua DOIS, bairro Parque da Esperança.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5493/ind_1525.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5493/ind_1525.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua TRÊS, bairro Parque da Esperança.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4111/ind-_1574-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4111/ind-_1574-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICA AO	SANEAMENTO PAVIMENTAÇAO E ASFALTO_x000D_
 LOGRADOUROS	RUA CESALPINO RIBAS_x000D_
 BAIRRO	ROSEIRAL</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4112/ind-_1575-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4112/ind-_1575-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICAÇÃO	SANEAMENTO, PAVIMENTAÇAO E ASFALTO_x000D_
 LOGRADOUROS	RUA DONA LUISA RIBAS_x000D_
 BAIRRO	ROSEIRAL</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4114/ind-_1576-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4114/ind-_1576-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICAÇÃO	SANEAMENTO PAVIMENTAÇÃO E ASFALTO_x000D_
 LOGRADOUROS	RUA MARCILIO DIAS_x000D_
 BAIRRO	SANTA RITA</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4115/ind-_1577-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4115/ind-_1577-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICA Ão	SANEAMENTO PAVIMENTA Ao E ASFALTO_x000D_
 LOGRADOUROS	RUA REINALDO GONÇALVES (PARTE)_x000D_
 BAIRRO	SANTA RITA</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4117/ind-_1578-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4117/ind-_1578-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICAÇÄO		SANEAMENTO PAVIMENTA AO E ASFALTO_x000D_
 LOGRADOUROS	I RUA JOINVILE (PARTE)_x000D_
 BAIRRO		SANTA RITA</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4120/ind-_1579-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4120/ind-_1579-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO,PAVIMENTAÇÃO E ASFALTO._x000D_
 RUA ALENCAR BALEIRO . SANTA RITA.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4121/ind-_1580-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4121/ind-_1580-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICA AO	SANEAMENTO PAVIMENTA Ao E ASFALTO_x000D_
 LOGRADOUROS	RUA JOSE DE ALENCAR_x000D_
 BAIRRO	SANTA RITA</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5495/ind_1585.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5495/ind_1585.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Margô, bairro Vale das Mangueiras.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4100/ind-_1620-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4100/ind-_1620-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICAÇÃO	SANEAMENTO PAVIMENTAÇÃO E ASFALTO_x000D_
 LOGRADOUROS	RUA OITO_x000D_
 BAIRRO	ROSEIRAL</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4105/ind-_1622-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4105/ind-_1622-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO ,PAVIMENTAÇÃO E ASFALTO._x000D_
 RUA CASTRO ALVES .SANTA RITA.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4106/ind-_1624-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4106/ind-_1624-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICA Äo	SANEAMENTO PAVIMENTA Ão E ASFALTO_x000D_
 LOGRADOUROS	RUA EMARAL_x000D_
 BAIRRO	JARDIM DO IPE</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4107/ind-_1625-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4107/ind-_1625-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICA AO	SANEAMENTO PAVIMENTA Ão E ASFALTO_x000D_
 LOGRADOUROS	RUA EMBIARA_x000D_
 BAIRRO	JARDIM DO IPE</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4108/ind-_1631-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4108/ind-_1631-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICAÇÃO	SANEAMENTO PAVIMENTAÇÃO E ASFALTO_x000D_
 LOGRADOUROS	RUA ANA CRISTINA_x000D_
 BAIRRO	ROSEIRAL</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4092/ind-_1633-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4092/ind-_1633-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICA Äo	SANEAMENTO PAVIMENTA Ão E ASFALTO_x000D_
 LOGRADOUROS	RUA TERESINHA FELIX_x000D_
 BAIRRO	ROSEIRAL</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4094/ind-_1634-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4094/ind-_1634-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICA Ão	SANEAMENTO PAVIMENTAÇÃO E ASFALTO_x000D_
 LOGRADOUROS	RUA TEIXEIRA DE MELO_x000D_
 BAIRRO	ROSEIRAL</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4095/ind-_1635-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4095/ind-_1635-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICA Ão	SANEAMENTO PAVIMENTA Ao E ASFALTO_x000D_
 LOGRADOUROS	RUA RICARDO VAGNER_x000D_
 BAIRRO	ROSEIRAL</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4097/ind-_1636-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4097/ind-_1636-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICA Ão	SANEAMENTO PAVIMENTA Ao E ASFALTO_x000D_
 LOGRADOUROS	AVENIDA MARCO AURELIO (PARTE)_x000D_
 BAIRRO	FREI FABIANO</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4099/ind-_1367-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4099/ind-_1367-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICA Äo	SANEAMENTO PAVIMENTA Ão E ASFALTO_x000D_
 LOGRADOUROS	AVENIDA SÃO FRANCISCO (PARTE)_x000D_
 BAIRRO	FREI FABIANO</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4090/ind-_1645-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4090/ind-_1645-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICA AO	SANEAMENTO PAVIMENTA Ão E ASFALTO_x000D_
 LOGRADOUROS	RUA NILCE_x000D_
 BAIRRO	FREI FABIANO</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4118/ind-_1578-2017-nem_colonial.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4118/ind-_1578-2017-nem_colonial.pdf</t>
   </si>
   <si>
     <t>OBJETO DA INDICAÇÄO		SANEAMENTO PAVIMENTA ÇAO E ASFALTO_x000D_
 LOGRADOUROS	I RUA JOINVILE (PARTE)_x000D_
 BAIRRO		SANTA RITA</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5498/ind_1797.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5498/ind_1797.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Ana Maria, bairro Santo Tirso.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5499/ind_1797.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5499/ind_1797.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Áries, bairro Parque São José.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5500/ind_1799.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5500/ind_1799.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Taurus, bairro Parque São José.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5471/ind_1894.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5471/ind_1894.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua  Zinco, bairro Parque Alvorada.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5501/ind_1895.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5501/ind_1895.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Assapaba, bairro Alvorada.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5502/ind_2020.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5502/ind_2020.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Homogenea, bairro Parque da Esperança.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5503/ind_2021.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5503/ind_2021.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Gilberto Cardoso, bairro Floresta Linda.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5473/ind_2022.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5473/ind_2022.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de recapeamento da rua Mario Santana, bairro Vale das Mangueiras.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5505/ind_2336.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5505/ind_2336.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Guaraúna, bairro Parque da Esperança.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5506/ind_2337.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5506/ind_2337.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Gilberto Cardoso, bairro Parque da Esperança.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5573/ind_2781.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5573/ind_2781.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e recapeamento da rua Lêda, bairro Vale das Mangueiras.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5566/ind_2785.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5566/ind_2785.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Lene, bairro Vale das Mangueiras.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5567/ind_2786.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5567/ind_2786.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Emezio Rosa,  bairro Vale das Mangueiras.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5568/ind_2787.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5568/ind_2787.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Sueli,  bairro Vale das Mangueiras.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5569/ind_2788.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5569/ind_2788.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Eunice,  bairro Vale das Mangueiras.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4572/indi_3103-2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4572/indi_3103-2017.pdf</t>
   </si>
   <si>
     <t>OBJETO DE INDICAÇÃO RECAPEAMENTO E ASFALTO COM SANEAMENTO E CALÇADA._x000D_
 RUA ESTRADA DO BARRO VERMELHO BAIRRO BARRO VERMELHO</t>
   </si>
   <si>
+    <t>7967</t>
+  </si>
+  <si>
+    <t>3270</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/7967/ind_3278-2017.pdf</t>
+  </si>
+  <si>
+    <t>OBRAS DE SANEAMENTO BÁSICO, ESGOTO, CALÇADA, ASFALTO NA RUA ROCHA FARIA NO BAIRRO VILA HELIÓPOLIS.</t>
+  </si>
+  <si>
+    <t>7968</t>
+  </si>
+  <si>
+    <t>3278</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/7968/ind_3278-2017.pdf</t>
+  </si>
+  <si>
+    <t>OBRAS DE SANEAMENTO BÁSICO, ASFALTO, ESGOTO, CALÇADA, NA RUA ROCHA FARIA NO BAIRRO VILA HELIÓPOLIS.</t>
+  </si>
+  <si>
     <t>4495</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4495/indi_3279-2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4495/indi_3279-2017.pdf</t>
   </si>
   <si>
     <t>OBJETO DE INDICAÇÃO ASFALTO,SANEAMENTO BÁSICO,ESGOTO E CALÇADA._x000D_
 RUA LAMARTINE PIRES BAIRRO VILA HELIÓPOLIS</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4500/indi_3282-2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4500/indi_3282-2017.pdf</t>
   </si>
   <si>
     <t>OBJETO DE INDICAÇÃO ASFALTO,SANEAMENTO BÁSICO,ESGOTO E CALÇADA._x000D_
 RUA PEDRO ERNESTO BAIRRO SÃO FRANCISCO DE ASSIS</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4503/indi_3281-2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4503/indi_3281-2017.pdf</t>
   </si>
   <si>
     <t>OBJETO DE INDICAÇÃO ASFALTO,SANEAMENTO BÁSICO,ESGOTO E CALÇADA._x000D_
 RUA ROCHA FARIA BAIRRO SÃO FRANCISCO DE ASSIS</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5475/ind_1440.2017.pdf</t>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5475/ind_1440.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Magro, bairro Vale das Mangueiras.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>PLD</t>
   </si>
   <si>
-    <t>Projetos de Lei Delegada</t>
-[...2 lines deleted...]
-    <t>https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5467/ind_1437.2017.pdf</t>
+    <t>Projeto de Lei Delegada</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5467/ind_1437.2017.pdf</t>
   </si>
   <si>
     <t>Indica obras de saneamento e pavimentação asfáltica na rua Ivone, bairro Vale das Mangueiras.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1675,67 +1699,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5977/ind_1000_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5973/ind_1003_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5976/ind_1004_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5946/ind_1006_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5967/ind_1007_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5968/ind_1008_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5969/ind_1010_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5970/ind_1011_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5971/ind_1012_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5972/ind_1013_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5974/ind_1014_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5975/ind_1015_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5932/ind_1032_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5919/ind_1048_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5921/ind_1049_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5925/ind_1050_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5926/ind_1051_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5927/ind_1052_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5911/ind_1056_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5912/ind_1057_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5913/ind_1058_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5914/ind_1059_29.03.2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5901/ind_1060_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5903/ind_1062_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5905/ind_1063_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5906/ind_1064_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5907/ind_1065_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5908/ind_1066_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5680/ind_1097_29.03.2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5774/ind_1099_29.03.2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5775/ind_1100_29.03.2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5776/ind_1102_29.03.2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5772/ind_1196_04.04.2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5770/ind_1197_04.04.2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5769/ind_1198_04.04.2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4275/indi_1420-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4272/indi_1421-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4262/indi_1424-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5466/ind_1436.2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5474/ind_1438.2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5469/ind_1439.2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5470/ind_1441.2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5856/ind_1457_11.04.2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5879/ind_1459_11.04.2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4122/ind-_1465-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4255/indi_1485-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5480/ind_1516.2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5482/ind_1518.2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5484/ind_1520.2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5489/ind_1521.2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5490/ind_1522.2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5491/ind_1523.2017_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5492/ind_1524.2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5493/ind_1525.2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4111/ind-_1574-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4112/ind-_1575-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4114/ind-_1576-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4115/ind-_1577-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4117/ind-_1578-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4120/ind-_1579-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4121/ind-_1580-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5495/ind_1585.2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4100/ind-_1620-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4105/ind-_1622-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4106/ind-_1624-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4107/ind-_1625-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4108/ind-_1631-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4092/ind-_1633-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4094/ind-_1634-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4095/ind-_1635-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4097/ind-_1636-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4099/ind-_1367-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4090/ind-_1645-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4118/ind-_1578-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5498/ind_1797.2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5499/ind_1797.2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5500/ind_1799.2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5471/ind_1894.2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5501/ind_1895.2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5502/ind_2020.2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5503/ind_2021.2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5473/ind_2022.2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5505/ind_2336.2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5506/ind_2337.2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5573/ind_2781.2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5566/ind_2785.2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5567/ind_2786.2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5568/ind_2787.2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5569/ind_2788.2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4572/indi_3103-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4495/indi_3279-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4500/indi_3282-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4503/indi_3281-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5475/ind_1440.2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5467/ind_1437.2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5977/ind_1000_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5973/ind_1003_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5976/ind_1004_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5946/ind_1006_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5967/ind_1007_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5968/ind_1008_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5969/ind_1010_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5970/ind_1011_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5971/ind_1012_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5972/ind_1013_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5974/ind_1014_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5975/ind_1015_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5932/ind_1032_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5919/ind_1048_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5921/ind_1049_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5925/ind_1050_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5926/ind_1051_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5927/ind_1052_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5911/ind_1056_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5912/ind_1057_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5913/ind_1058_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5914/ind_1059_29.03.2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5901/ind_1060_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5903/ind_1062_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5905/ind_1063_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5906/ind_1064_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5907/ind_1065_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5908/ind_1066_28.03.2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5680/ind_1097_29.03.2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5774/ind_1099_29.03.2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5775/ind_1100_29.03.2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5776/ind_1102_29.03.2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5772/ind_1196_04.04.2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5770/ind_1197_04.04.2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5769/ind_1198_04.04.2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4275/indi_1420-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4272/indi_1421-2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4262/indi_1424-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5466/ind_1436.2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5474/ind_1438.2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5469/ind_1439.2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5470/ind_1441.2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5856/ind_1457_11.04.2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5879/ind_1459_11.04.2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4122/ind-_1465-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4255/indi_1485-2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5480/ind_1516.2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5482/ind_1518.2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5484/ind_1520.2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5489/ind_1521.2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5490/ind_1522.2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5491/ind_1523.2017_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5492/ind_1524.2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5493/ind_1525.2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4111/ind-_1574-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4112/ind-_1575-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4114/ind-_1576-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4115/ind-_1577-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4117/ind-_1578-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4120/ind-_1579-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4121/ind-_1580-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5495/ind_1585.2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4100/ind-_1620-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4105/ind-_1622-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4106/ind-_1624-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4107/ind-_1625-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4108/ind-_1631-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4092/ind-_1633-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4094/ind-_1634-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4095/ind-_1635-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4097/ind-_1636-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4099/ind-_1367-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4090/ind-_1645-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4118/ind-_1578-2017-nem_colonial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5498/ind_1797.2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5499/ind_1797.2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5500/ind_1799.2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5471/ind_1894.2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5501/ind_1895.2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5502/ind_2020.2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5503/ind_2021.2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5473/ind_2022.2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5505/ind_2336.2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5506/ind_2337.2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5573/ind_2781.2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5566/ind_2785.2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5567/ind_2786.2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5568/ind_2787.2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5569/ind_2788.2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4572/indi_3103-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/7967/ind_3278-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/7968/ind_3278-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4495/indi_3279-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4500/indi_3282-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/4503/indi_3281-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5475/ind_1440.2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2017/5467/ind_1437.2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H96"/>
+  <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="144.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4147,89 +4171,141 @@
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>154</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>384</v>
       </c>
       <c r="H94" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>386</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>387</v>
       </c>
       <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>154</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="E95" t="s">
+      <c r="H95" t="s">
         <v>389</v>
-      </c>
-[...7 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>390</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>391</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>154</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="H96" t="s">
         <v>393</v>
       </c>
-      <c r="D96" t="s">
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
         <v>394</v>
       </c>
-      <c r="E96" t="s">
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>395</v>
       </c>
-      <c r="F96" t="s">
+      <c r="D97" t="s">
+        <v>396</v>
+      </c>
+      <c r="E97" t="s">
+        <v>397</v>
+      </c>
+      <c r="F97" t="s">
         <v>167</v>
       </c>
-      <c r="G96" s="1" t="s">
-[...3 lines deleted...]
-        <v>397</v>
+      <c r="G97" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H97" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>400</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>401</v>
+      </c>
+      <c r="D98" t="s">
+        <v>402</v>
+      </c>
+      <c r="E98" t="s">
+        <v>403</v>
+      </c>
+      <c r="F98" t="s">
+        <v>167</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H98" t="s">
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4285,50 +4361,52 @@
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>