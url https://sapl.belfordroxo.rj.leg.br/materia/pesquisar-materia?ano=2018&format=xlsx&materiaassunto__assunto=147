--- v0 (2026-03-15)
+++ v1 (2026-06-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>FABINHO VARANDÃO</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2018/4923/plo_850_14.05.2018.pdf</t>
   </si>
   <si>
     <t>CRIA O CADASTRO DE PEDÓFILO NO ÂMBITO DO MUNICÍPIO DE BELFORD ROXO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2018/4903/plo_943_24.05.2018.pdf</t>
   </si>
   <si>
     <t>NO ÂMBITO DO MUNICIPIO DE BELFORD ROXO, SE FAZ NECESSÁRIO UMA VIATURA DE POLICIA MILITAR NA PORTA DAS ESCOLAS MUNICIPIAIS LOCALIZADAS NAS AREAS DE RISCO.</t>
   </si>
   <si>
     <t>4911</t>
   </si>