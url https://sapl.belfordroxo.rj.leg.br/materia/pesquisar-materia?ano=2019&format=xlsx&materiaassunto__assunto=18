--- v0 (2026-03-17)
+++ v1 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="99">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -223,65 +223,104 @@
     <t>INDICACÃO_x000D_
 Venho requere à Mesa Diretora, na forma regimental, que seja oficiado ao Exm0. Senhor Prefeito Municipal de Belford Roxo, a seguinte indicação._x000D_
 OBJETO DA INDICAÇÃO	RECAPEAMENTO E_x000D_
 RECUPERAÇÃO DA RUA E_x000D_
 CAL ADA_x000D_
 LOGRADOURO	RUA MANAUS ATÉ A RUA MARAGI. (EM FRENTE À ESCOLA CASTRO ALVES)._x000D_
 BAIRRO	VILAR NOVO</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4469/indi_1473_-2019.pdf</t>
   </si>
   <si>
     <t>INDICACÃO_x000D_
 Venho requerer à Mesa Diretora, na forma regimental, que seja oficiado ao Exm0. Senhor Prefeito Municipal de Belford Roxo, a seguinte indicação._x000D_
 OBJETO DA INDICAÇÃO	RECAPEAMENTO_x000D_
 LOGRADOURO	ESTRADA DO BARRO VERMELHO N0848_x000D_
 BAIRRO	BARRO VERMELHO</t>
   </si>
   <si>
+    <t>9324</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>ARMANDINHO PENÉLIS</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/9324/ind_1892-2019.pdf</t>
+  </si>
+  <si>
+    <t>RECAMPEAMENTO ASFÁLTICO RUA TENENTE RAIMUNDO FEITOSA DA SILVA NO BAIRRO SARGENTO RONCALLI.</t>
+  </si>
+  <si>
     <t>4533</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>ERICSSON GAL</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4533/ind_1916_14.10.2019.pdf</t>
   </si>
   <si>
     <t>VENHO REQUERER A MESA DIRETORA, NA FORMA REGIMENTAL QUE SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL DE BELFORD ROXO A SEGUINTE INDICAÇÃO:_x000D_
 _x000D_
 RECAPEAMENTO  ASFALTICO  PARA ESTRADA DO CAPIM MELADO, NO BAIRRO MARINGÁ, NESTE MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>9335</t>
+  </si>
+  <si>
+    <t>2171</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/9335/ind_2171-2019.pdf</t>
+  </si>
+  <si>
+    <t>OBRAS DE RECAMPEAMENTO ASFÁLTICO NA RUA TENENTE HONÓRIO LEITE PÔRTO NO BAIRRO SARGENTO RONCALLI.</t>
+  </si>
+  <si>
+    <t>9328</t>
+  </si>
+  <si>
+    <t>2172</t>
+  </si>
+  <si>
+    <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/9328/ind_2172-2019.pdf</t>
+  </si>
+  <si>
+    <t>OBRAS DE RECAMPEAMENTO DO ASFALTO NA RUA TENENTE CORONEL DILTON BARRADA FRANÇA NO BAIRRO SARGENTO RONCALL.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>KENIA SANTOS</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5507/ind_2207.2019.pdf</t>
   </si>
   <si>
     <t>Indica obras de recapeamento na rua Júlio, bairro Jardim Tupiara.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5510/ind_2211.2019.pdf</t>
   </si>
@@ -660,66 +699,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4025/indi_271-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4027/indi_272-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4028/indi_273-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4030/indi274-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4038/indi_280-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4071/indi_281-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4123/indi_285-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4477/indi_995_-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4474/indi_1083_-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4476/indi_1084_-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4469/indi_1473_-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4533/ind_1916_14.10.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5507/ind_2207.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5510/ind_2211.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5512/ind_2212.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5513/ind_2213.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5514/ind_2214.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5515/ind_2215.2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4025/indi_271-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4027/indi_272-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4028/indi_273-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4030/indi274-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4038/indi_280-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4071/indi_281-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4123/indi_285-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4477/indi_995_-2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4474/indi_1083_-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4476/indi_1084_-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4469/indi_1473_-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/9324/ind_1892-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/4533/ind_1916_14.10.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/9335/ind_2171-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/9328/ind_2172-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5507/ind_2207.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5510/ind_2211.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5512/ind_2212.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5513/ind_2213.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5514/ind_2214.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2019/5515/ind_2215.2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="14.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="144.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1061,183 +1100,264 @@
       </c>
       <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>67</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H15" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>71</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>75</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>76</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>76</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>76</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>