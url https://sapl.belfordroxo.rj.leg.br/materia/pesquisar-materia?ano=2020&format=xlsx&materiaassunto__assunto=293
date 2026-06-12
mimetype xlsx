--- v1 (2026-03-15)
+++ v2 (2026-06-12)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
-    <t>Projetos de Decreto Legislativo</t>
+    <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MDIR</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2020/6460/projeto_dl_746_-2020.pdf</t>
   </si>
   <si>
     <t>PROIETODEDECRETOLEGISLATIVO N Q DE 18 DEJUNHODE2020._x000D_
 "ABRE EM FAVOR DO FUNDO MUNICIPAL DE SAÚDE - FMS, CRÉDITO EXTRAORDINÁRIO DE R$ 470.787,84 (QUATROCENTOS E SETENTA_x000D_
 MIL, SETECENTOS E OITENTA E SETE REAIS E OITENTA E QUATRO CENTAVO), DESTINADOS A DESPESAS URGENTES E IMPREVISTAS. "_x000D_
 Autoria: MESA DIRETORA</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2020/6450/proj_dl_1226_-2020.pdf</t>
   </si>
   <si>
     <t>PRO ETO DE DECRETO LEGISL_x000D_
 "Abre em favor do Fundo Municipal de Saúde — FMS, Crédito Extraordinário de RS 1.021.812,00 (Um milhão, vinte e um mil e oitocentos e doze reais), destinados a despesas urgentes e imprevistas."_x000D_