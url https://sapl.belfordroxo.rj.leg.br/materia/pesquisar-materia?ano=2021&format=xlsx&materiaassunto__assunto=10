--- v0 (2026-03-15)
+++ v1 (2026-06-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>RODRIGO GOMES</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2021/4715/plo_536.2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a instituir o Programa “Esporte na Melhor Idade” no âmbito do Município de Belford Roxo e dá outras providências.”</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>MARCELO IRINEU</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2021/411/plo_854.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DA PRATICA DE ATIVIDADE FÍSICA  E DO EXERCICICO FÍSICO COMO ESSENCIAIS PARA A POPULAÇÃO DO MUNICÍPIO DE BELFORD ROXO EM TEMPOS DE CRISES OCASIONADAS POR MOLESTIAS CONTAGIOSAS OU CATÁSTROFES NATURAIS.</t>
   </si>
@@ -113,72 +113,72 @@
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2021/597/plo_2216-2021_ver_henrique_farofa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO AO_x000D_
 ESPORTE E LAZER E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projetos de Lei Complementar</t>
+    <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Wagner dos Santos Carneiro</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2021/6384/plc_2188.2021.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o artigo 191, da Lei Orgânica Municipal, com a criação do projeto “Saúde Feliz" no âmbito do Município de Belford Roxo, e dá outras providências.”</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
-    <t>Projetos de Decreto Legislativo</t>
+    <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2021/791/ptc_535-2021.pdf</t>
   </si>
   <si>
     <t>"Institui os Jogos Estudantis de Belford_x000D_
 Roxo e dá outras providências. "_x000D_
 Autor: Vereador RODRIGO GOMES</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MARKINHO GANDRA</t>
   </si>
   <si>