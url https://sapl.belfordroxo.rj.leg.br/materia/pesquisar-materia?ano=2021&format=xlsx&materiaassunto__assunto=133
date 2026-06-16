--- v0 (2026-03-16)
+++ v1 (2026-06-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>DUDU CANELLA</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2021/519/plo_1686.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO POLO GASTRONÔMICO, CULTURAL E DESPORTIVO E DE LAZER DA PRAÇA DE SÃO VICENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2021/521/plo_1687.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO POLO GASTRONÔMICO, CULTURAL E DESPORTIVO E DE LAZER DA PRAÇA DE HELIÓPOLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>