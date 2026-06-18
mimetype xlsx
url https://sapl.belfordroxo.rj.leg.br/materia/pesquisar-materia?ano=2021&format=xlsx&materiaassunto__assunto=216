--- v0 (2026-03-16)
+++ v1 (2026-06-18)
@@ -48,72 +48,72 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>DANIELZINHO</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2021/2581/plo_915_12-05-2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROIBIÇÃO DE OCUPANTES DE CARGO PÚBLICO NA ADMINISTRAÇÃO PUBLICA MUNICIPAL PARA HOMEM QUE TENHA SIDO CONDENADO EM DECISÃO TRANSITADO EM JULGADO OU PROFERIDA POR ORGÃOS COLEGIADO, POR PRATICAR OU CONCORRER PARA CRIMES DE FEMINICIDIO OU CONTRA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMESTICA E FAMILIAR, DESDE A CONDENAÇÃO ATÉ O TRANSCURSO DO PRAZO DE 8 ANOS APÓS O CUMPRIMENTO DA PENA.</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
-    <t>Projetos de Lei Complementar</t>
+    <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Wagner dos Santos Carneiro</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2021/6445/plc_1226.2021.pdf</t>
   </si>
   <si>
     <t>"Altera a estrutura de cargos em comissão da Fundação de Desenvolvimento Social de Belford Roxo - FUNBEL"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>