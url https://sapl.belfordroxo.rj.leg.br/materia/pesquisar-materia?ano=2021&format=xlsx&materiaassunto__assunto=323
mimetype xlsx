--- v0 (2026-03-15)
+++ v1 (2026-06-18)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
-    <t>Projetos de Decreto Legislativo</t>
+    <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MDIR</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2021/6494/pdl_95-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS CONTAS DO PODER EXECUTIVO MUNICIPAL REFERENTE AO EXERCÍCIO DE 2019".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>