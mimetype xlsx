--- v0 (2026-03-16)
+++ v1 (2026-06-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>DANIELZINHO</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2021/2546/plo_2194_30-11-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ADOTE UM CAMPO PARA CAPTAÇÃO DE PARCERIAS PARA IMPLANTAÇÃO, REFORMA E MANUTENÇÃO DE CAMPOS PÚBLICOS DE FUTEBOL AMADOR DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ARMANDINHO PENÉLIS</t>
   </si>