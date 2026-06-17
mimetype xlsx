--- v0 (2026-03-17)
+++ v1 (2026-06-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>NELCI PRAÇA</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2022/2896/ptc_013-2022.pdf</t>
   </si>
   <si>
     <t>PROJE 	E LEI:_x000D_
 "Dá nova redação ao inciso II do artigo 102 da Lei 110 1076 de 21 de novembro de 2005"._x000D_
 AUTOR: VER. Nelci Praça._x000D_
 A CÂMARA MUNICÍPAL DE BELFORD ROXO, Estado do Rio de Janeiro, por seus representantes legais,</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>