--- v0 (2026-03-15)
+++ v1 (2026-06-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>RODRIGO GOMES</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2024/4711/plo_629.2024.pdf</t>
   </si>
   <si>
     <t>“Institui no Calendário Oficial de Eventos do Município a Corrida e Caminha da Emancipação e a Corrida e Caminha da Padroeira e dá outras providências.”</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2024/3290/plo_784.2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ELABORAR E EXECUTAR PROJETO DE CONSTRUÇÃO DE UMA ARENA MULTIUSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3313</t>
   </si>