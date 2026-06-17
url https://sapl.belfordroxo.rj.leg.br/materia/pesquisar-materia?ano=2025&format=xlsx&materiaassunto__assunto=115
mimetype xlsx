--- v0 (2026-03-16)
+++ v1 (2026-06-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MARKINHO GANDRA</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2025/5614/ptc_1052-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "MULTA DO BEM AZUL" NO MUNICÍPIO DE BELFORD ROXO, CONFERINDO REMISSÃO PARCIAL DO VALOR DE MULTAS DE TRÂNSITO E DE ESTACIONAMENTO, MEDIANTE DOAÇÃO A ENTIDADES DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ARMANDINHO PENÉLIS</t>
   </si>
@@ -213,51 +213,51 @@
   <si>
     <t>COLOCAÇÃO DE SEMÁFORO NA JOAQUIM DA COSTA LIMA, Nº 153, SÃO VICENTE.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2025/5708/ptc_1061-2025.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE REDUTORES DE VELOCIDADE, JOAQUIM DA COSTA LIMA, Nº 153, SÃO VICENTE.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2025/6672/ptc_1286-2025.pdf</t>
   </si>
   <si>
-    <t>ASSUNTO : SINALIZAÇÃO DE TRÂNSITO:   UMA  PLACA  DE  CONTRAMÃO  NA RUA   DONA  DAGMAR, CENTRO, PRÓXIMO AO COUNTRY  CLUBE.</t>
+    <t>SINALIZAÇÃO DE TRÂNSITO, COM UMA  PLACA  DE  CONTRAMÃO  NA RUA   DONA  DAGMAR, CENTRO, PRÓXIMO AO COUNTRY  CLUBE.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2025/6765/ptc_1322-2025.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE PISTA, AVENIDA AUTOMÓVEL CLUBE, Nº. 84, CEP: 26-196-030, BAIRRO REDENTOR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>