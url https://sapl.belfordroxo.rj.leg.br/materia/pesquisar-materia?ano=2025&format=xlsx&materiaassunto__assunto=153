--- v0 (2026-03-17)
+++ v1 (2026-06-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
-    <t>Projetos de Lei Ordinária</t>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ARMANDINHO PENÉLIS</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2025/643/ptc_387-2025.pdf</t>
   </si>
   <si>
     <t>" INSTITUI NO ÂMBITO MUNICIPAL O DIA DO DIGITAL INFLUENCER, E DA OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>http://sapl.belfordroxo.rj.leg.br/media/sapl/public/materialegislativa/2025/668/ptc_399-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL O DIA DO MOTOTAXISTA E DO MOTOBOY.</t>
   </si>
   <si>
     <t>793</t>
   </si>